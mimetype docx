--- v0 (2026-05-13)
+++ v1 (2026-10-31)
@@ -1,124 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1E380868" w14:textId="6740535B" w:rsidR="004C67F2" w:rsidRPr="004C67F2" w:rsidRDefault="004C67F2">
-      <w:pPr>
+    <w:p w14:paraId="1BE68D71" w14:textId="77777777" w:rsidR="0038064D" w:rsidRDefault="0038064D" w:rsidP="0038064D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C67F2">
+    </w:p>
+    <w:p w14:paraId="1E380868" w14:textId="7EE46AEA" w:rsidR="004C67F2" w:rsidRDefault="004C67F2" w:rsidP="0038064D">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Přihláška do tříd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA1C59">
+      </w:pPr>
+      <w:r w:rsidRPr="004C67F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>y s rozšířenou výukou hudební výchovy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A5683E">
+        <w:t xml:space="preserve">Přihláška </w:t>
+      </w:r>
+      <w:r w:rsidR="0038064D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pro školní rok 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D254EF">
+        <w:t xml:space="preserve">k výběrovému řízení </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C67F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A5683E">
+        <w:t>do tříd</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1C59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D254EF">
+        <w:t>y s rozšířenou výukou hudební výchovy</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5683E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0038064D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A5683E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pro školní rok 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>7</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A5683E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB6B8A8" w14:textId="77777777" w:rsidR="0038064D" w:rsidRPr="004C67F2" w:rsidRDefault="0038064D" w:rsidP="0038064D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CF48D75" w14:textId="34D012B9" w:rsidR="004C67F2" w:rsidRPr="004C67F2" w:rsidRDefault="004C67F2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C67F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jméno a příjmení:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6B09A4" w14:textId="64271A49" w:rsidR="004C67F2" w:rsidRPr="004C67F2" w:rsidRDefault="004C67F2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -188,483 +251,571 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51353DD0" w14:textId="02913BBE" w:rsidR="004C67F2" w:rsidRDefault="004C67F2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05660CB1" w14:textId="21BF08D3" w:rsidR="00D254EF" w:rsidRDefault="00D254EF" w:rsidP="00D254EF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Datum: ………………</w:t>
-      </w:r>
+        <w:t>Datum: ………………………………..……….……….   Podpis zákonného zástupce: ……………..…………………….…………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0830BCD9" w14:textId="528BA602" w:rsidR="004C67F2" w:rsidRDefault="00E43E2A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……</w:t>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D254EF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………</w:t>
-      </w:r>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019C82AD" w14:textId="076D5C47" w:rsidR="00712FAC" w:rsidRDefault="004C67F2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>..</w:t>
-      </w:r>
+        <w:t>Informace pro rodiče:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BDD2C0" w14:textId="77777777" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="005A7F13">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Vážení rodiče,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414AE6F7" w14:textId="7D70B978" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="0038064D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>od roku 1987 jsme jedinou školou v Pardubickém kraji zaměřenou na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>rozšířenou výuku hudební výchovy. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5683E" w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Během více než čtyřia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">třiceti let prošlo našimi hudebními třídami několik stovek absolventů, kteří získali základy hudební nauky a sborového zpěvu, někteří s úspěchem absolvovali pardubickou konzervatoř, řada z nich ukončila studium na vysokých uměleckých i jiných školách a mnoha dalším se stala hudba nedílnou součástí jejich života. Naše pěvecké sbory dosahují vynikajících výsledků na soutěžích i festivalech. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718B7C0D" w14:textId="688832BE" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="0038064D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cílem práce v hudebních třídách není vychovávat profesionální hudebníky, ale rozvíjet u dětí nadání, vést je ke smysluplnému využívání volného času, tříbit jejich estetické cítění, naučit je pracovat v týmu i vystupovat na veřejnosti. Součástí výuky je i hra na hudební nástroj v Základní umělecké škole v Lonkově ul. v Pardubicích.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F22F543" w14:textId="77777777" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="0038064D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Třídy s rozšířenou výukou hudební výchovy jsou třídy výběrové. Kromě standardní výuky mají žáci více hodin hudební výchovy a vyučujeme sborový zpěv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B27CC9A" w14:textId="5EC73BE3" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="0038064D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">V letošním roce bude probíhat výběr dětí do hudební třídy </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5683E" w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">v mateřských školách a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">v Základní škole Pardubice-Polabiny, Prodloužená 283 od </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7250">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7250">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>února</w:t>
+      </w:r>
+      <w:r w:rsidR="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="009D058E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D058E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>března</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>. Děti přezkouší paní sbormistryně</w:t>
+      </w:r>
+      <w:r w:rsidR="009D058E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673C0070" w14:textId="39204085" w:rsidR="00A5683E" w:rsidRPr="00D254EF" w:rsidRDefault="00D254EF" w:rsidP="0038064D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...105 lines deleted...]
-    <w:p w14:paraId="414AE6F7" w14:textId="7D70B978" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="00D254EF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vyplněnou přihlášku můžete posílat i na email: valentav@zsprodlouzenapce.cz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5683E" w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6574C7DA" w14:textId="77777777" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="00D254EF">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D254EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="718B7C0D" w14:textId="688832BE" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="00D254EF">
+        </w:rPr>
+        <w:t>Jakékoliv dotazy Vám ráda zodpovím na tel. čísle 604 356 933.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C23E2FE" w14:textId="77777777" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="00D254EF">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D254EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0F22F543" w14:textId="77777777" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="00D254EF">
+        </w:rPr>
+        <w:t>Těším se s Vámi na viděnou i na budoucí spolupráci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD72F47" w14:textId="4AD18B71" w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidRDefault="005A7F13" w:rsidP="00D254EF">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D254EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Třídy s rozšířenou výukou hudební výchovy jsou třídy výběrové. Kromě standardní výuky mají žáci více hodin hudební výchovy a vyučujeme sborový zpěv.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Mgr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB51FC" w:rsidRPr="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lucie Rybová</w:t>
+      </w:r>
+      <w:r w:rsidR="00D254EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D254EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...149 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ředitelka školy</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidSect="00AB51FC">
+    <w:sectPr w:rsidR="005A7F13" w:rsidRPr="00D254EF" w:rsidSect="0038064D">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="849" w:bottom="1417" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="849" w:bottom="709" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2B4B6057" w14:textId="77777777" w:rsidR="00E41DC2" w:rsidRDefault="00E41DC2" w:rsidP="0038064D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0D3A95A0" w14:textId="77777777" w:rsidR="00E41DC2" w:rsidRDefault="00E41DC2" w:rsidP="0038064D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="644CC95D" w14:textId="77777777" w:rsidR="00E41DC2" w:rsidRDefault="00E41DC2" w:rsidP="0038064D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="58B1BBC6" w14:textId="77777777" w:rsidR="00E41DC2" w:rsidRDefault="00E41DC2" w:rsidP="0038064D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10DC968C" w14:textId="7303FC04" w:rsidR="0038064D" w:rsidRPr="0038064D" w:rsidRDefault="0038064D" w:rsidP="0038064D">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AE813E5" wp14:editId="34502E81">
+          <wp:extent cx="2575828" cy="468337"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7913"/>
+          <wp:docPr id="636595887" name="Obrázek 1" descr="Obsah obrázku text, Písmo, bílé, kaligrafie&#10;&#10;Popis byl vytvořen automaticky"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2575828" cy="468337"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                    <a:prstDash/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C67F2"/>
     <w:rsid w:val="001F631B"/>
+    <w:rsid w:val="0038064D"/>
+    <w:rsid w:val="00410E10"/>
     <w:rsid w:val="004C67F2"/>
     <w:rsid w:val="004D34CD"/>
     <w:rsid w:val="005A0611"/>
     <w:rsid w:val="005A7F13"/>
+    <w:rsid w:val="006454BA"/>
+    <w:rsid w:val="006D7250"/>
     <w:rsid w:val="00712FAC"/>
     <w:rsid w:val="00751D45"/>
+    <w:rsid w:val="00797638"/>
+    <w:rsid w:val="009D058E"/>
     <w:rsid w:val="00A5683E"/>
     <w:rsid w:val="00AB51FC"/>
     <w:rsid w:val="00B21369"/>
+    <w:rsid w:val="00B61880"/>
+    <w:rsid w:val="00C36BC6"/>
     <w:rsid w:val="00D254EF"/>
+    <w:rsid w:val="00E41DC2"/>
     <w:rsid w:val="00E43E2A"/>
     <w:rsid w:val="00F408D7"/>
     <w:rsid w:val="00F517C1"/>
     <w:rsid w:val="00FA1C59"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -1132,62 +1283,110 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A7F13"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Siln">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005A7F13"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0038064D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0038064D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0038064D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0038064D"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1446,69 +1645,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>300</Words>
-  <Characters>1774</Characters>
+  <Words>264</Words>
+  <Characters>1560</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2070</CharactersWithSpaces>
+  <CharactersWithSpaces>1821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jana Smetanová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>